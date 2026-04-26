--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,18939 +1,4451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5958F6F4" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="00752B8D">
+    <w:p w14:paraId="0AF9C126" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00330666" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4506C6FB" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C">
-[...193 lines deleted...]
-    <w:p w14:paraId="7AA8892A" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C">
+    <w:p w14:paraId="2A7397C9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>微生物改性再生砖骨料混凝土力学性能及抗冻性能研究</w:t>
+        <w:t>光合毒理学分析揭示花椒叶浸提液对莱茵衣藻的化感效应机制</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA31209" w14:textId="00F45F27" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C">
+    <w:p w14:paraId="2F92D0B7" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...67 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40F7ADD3" w14:textId="4059D2F1" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="008F252F">
+    <w:p w14:paraId="2E5DB607" w14:textId="24BED351" w:rsidR="0035656B" w:rsidRPr="00D77499" w:rsidRDefault="00EF3D3D" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>张三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...3 lines deleted...]
-          <w:lang w:val="zh-CN"/>
+      <w:r w:rsidR="00330666" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>李四</w:t>
+      </w:r>
+      <w:r w:rsidR="0078782B" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00330666" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>刘怀钦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00642CE5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...77 lines deleted...]
-        </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D44739" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="008F252F">
+    <w:p w14:paraId="5C1CF133" w14:textId="4BB5DDE9" w:rsidR="0035656B" w:rsidRPr="00D77499" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...17 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>大学</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>学院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>山东</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...13 lines deleted...]
-        <w:t>, 255000</w:t>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>聊城</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BD522B" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="008F252F">
+    <w:p w14:paraId="36A0AD9B" w14:textId="23F66EC8" w:rsidR="0035656B" w:rsidRPr="00D77499" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...63 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>有限公司</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>山西</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...27 lines deleted...]
-        <w:t>000</w:t>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>太原</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D77499">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3405E3DC" w14:textId="4E3CC2FF" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C">
+    <w:p w14:paraId="218221CD" w14:textId="77777777" w:rsidR="00EF3D3D" w:rsidRPr="00330666" w:rsidRDefault="00EF3D3D" w:rsidP="00EF3D3D">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...326 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="61033727" w14:textId="7F3CB0DB" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="008F252F">
+    <w:p w14:paraId="4D30F23E" w14:textId="4477A632" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="004142D5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00330666">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>摘要</w:t>
       </w:r>
-      <w:r w:rsidR="00306C2D" w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="00330666">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>提高再生砖骨料性能，进而提高混凝土性能是推进再生混凝土技术的关键。本文采用纯细菌（巴氏芽孢杆菌）和未优化的活性污泥混合细菌对再生砖骨料进行浸泡改性。结果表明，经微生物改性处理后再生砖骨料和再生砖骨料混凝土的性能得到改善，再生砖骨料的吸水率和压碎指标可分别降低</w:t>
-[...127 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>花椒作为我国传统药食同源植物，其果实因富含挥发油、生物碱及黄酮类成分而广泛应用于食品与医药领域，但花椒叶作为采收副产物长期面临资源浪费与环境污染问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5367C7E8" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="00535CA1">
+    <w:p w14:paraId="69CA13AE" w14:textId="4931C190" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="004142D5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330666">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>关键词</w:t>
+      </w:r>
+      <w:r w:rsidR="00330666" w:rsidRPr="00330666">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>花椒叶浸提液；非靶向代谢组；叶绿素荧光；抑藻剂；莱茵衣藻</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F7DE13" w14:textId="77777777" w:rsidR="00183CE4" w:rsidRPr="004142D5" w:rsidRDefault="00183CE4" w:rsidP="004142D5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...223 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4F6CE8F8" w14:textId="01BA9624" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C" w:rsidP="008F252F">
-[...343 lines deleted...]
-    <w:p w14:paraId="0B6260CE" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRPr="00DF43F7" w:rsidRDefault="002C198C">
+    <w:p w14:paraId="0861EE47" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...8486 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Photosynthetic toxicology analysis reveals the allelopathic effect of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Zanthoxylum bungeanum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> leaf extreats on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Chlamydomonas reinhardtii</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A5AB30" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="2FFEDB22" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="004142D5" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-          <w:iCs/>
+          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A5130C" w14:textId="2D76576C" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="00824CC0">
+    <w:p w14:paraId="5F2969D0" w14:textId="33129B78" w:rsidR="0035656B" w:rsidRPr="008B35E3" w:rsidRDefault="00EF3D3D" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>San</w:t>
+      </w:r>
+      <w:r w:rsidR="004142D5" w:rsidRPr="008B35E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DF43F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Z</w:t>
+      </w:r>
+      <w:r w:rsidR="004142D5" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>hang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="004142D5" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00A475D7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5EA5" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Huai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E532FA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="004142D5" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-        <w:t>1,*</w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D89F8E" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="00824CC0">
+    <w:p w14:paraId="52CD2ED2" w14:textId="0392E0A7" w:rsidR="0035656B" w:rsidRPr="008B35E3" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r w:rsidRPr="008B35E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>1. School of XXXXXX, Liaocheng University, XXXXX 25XXXX, China</w:t>
+        <w:t>1. School of</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Liaocheng University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096DEF85" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="00824CC0">
+    <w:p w14:paraId="248A1B76" w14:textId="53A1DC72" w:rsidR="0035656B" w:rsidRPr="008B35E3" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r w:rsidRPr="008B35E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>2. XXXXX Company Limited (Taiyuan), XXXXX 03XXXX, China</w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Company Limited (Taiyuan), </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 03</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B35E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598A6821" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="46CB0393" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC99747" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="00824CC0">
+    <w:p w14:paraId="7555008E" w14:textId="6AFBEE4C" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zanthoxylum bungeanum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, a plant traditionally utilized for both medicinal and culinary purposes in China, is renowned for its fruits, which are rich in volatile oils, alkaloids, and flavonoids. However, the leaves of this plant, often considered by-products of the harvesting process, have historically contributed to resource wastage and environmental pollution. This study aims to investigate the potential applications of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF43F7">
+        <w:t xml:space="preserve">, a plant traditionally utilized for both medicinal and culinary purposes in China, is renowned for its fruits, which are rich in volatile oils, alkaloids, and flavonoids. However, the leaves of this plant, often considered by-products of the harvesting process, have historically contributed to resource wastage and environmental pollution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590345D7" w14:textId="40E6D7D9" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00963CED">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Z. bungeanum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by examining their secondary metabolite composition and allelopathic effects on the aquatic primary producer </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF43F7">
+        <w:t xml:space="preserve"> leaf extracts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D11">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Chlamydomonas reinhardtii</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF43F7">
+        <w:t>on-targeted metabolomics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D11">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Through the application of non-targeted metabolomics, the chemical composition of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF43F7">
+        <w:t>hlorophyll fluorescence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2D11">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Z. bungeanum</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>lgicides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leaf extracts were characterized, revealing a predominance of phenolic acids and flavonoids, with a notable abundance of flavonoids. Acute toxicity assays, coupled with chlorophyll fluorescence techniques, indicated that the introduction of 0.5 mg/L and 1.0 mg/L leaf extracts resulted in a reduction of the maximum quantum efficiency (Fv/Fm) of photosystem II in algal cells by 8.32% and 60.50%, respectively, </w:t>
-[...34 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>C. reinhardtii</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B10294C" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="00824CC0">
+    <w:p w14:paraId="6D9B257D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="0035656B" w:rsidP="00642CE5">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="160D2812" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="73FA2B30" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>花椒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Zanthoxylum bungeanum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>属芸香科植物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>在我国广泛种植</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>尤其盛产于山东、河北、四川、山西和甘肃等省份。由于其清新的香气和味道，被用作烹饪的香料</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。作为一种药食同源植物，其果实中的挥发油、生物碱、黄酮及酰胺类成分赋予其多重生物活性。例如，花椒中的挥发油具有显著的广谱抗菌活性，能够有效抑制沙门氏菌、大肠杆菌和金黄色葡萄球菌等食源性病原菌的生长，在食品保鲜领域潜力显著</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[2]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。酰胺类物质通过调节</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>NF-κB/MAPK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>通路和肠道菌群</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>免疫平衡实现抗炎效应</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。此外，花椒中的生物碱具有显著的抗氧化活性，能够有效清除自由基，保护细胞免受氧化应激的损伤，进一步拓展了其在医药开发中的应用价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[4]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C6FDC1" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="6FAAAEAF" w14:textId="3BD55BF4" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1  </w:t>
+      </w:r>
+      <w:r w:rsidR="006535BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>一级标题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FC53C2" w14:textId="3878A352" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1  </w:t>
+      </w:r>
+      <w:r w:rsidR="006535BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>二级标题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4825E768" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:lang w:val="zh-CN"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>莱茵衣藻（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chlamydomonas reinhardtii </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>uvm4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）为聊城大学现代生物技术与环境保护课题组保存。藻株培养基为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>TAP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>培养基，置于光照摇床中培养</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>[5,6]</w:t>
-[...77 lines deleted...]
-        <w:t>）环保政策推动：政府可通过补贴或税收优惠，鼓励企业回收花椒叶，减少农业废弃物污染。其中，加强花椒叶成分分析及其生态毒理安全性评估有望进一步促进花椒产业的可持续发展。目前花椒叶的利用仍处于初级阶段，但通过技术创新与市场培育，其潜在价值有望被充分挖掘。</w:t>
+        <w:t>[9]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>。其中培养温度为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>25℃±1℃</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，光照强度为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>6000 lux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，光暗周期为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>14 h : 10 h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，转速为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>120 rpm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0185F8" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="712B67E2" w14:textId="5919AE00" w:rsidR="0035656B" w:rsidRPr="00ED4D1B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2  </w:t>
+      </w:r>
+      <w:r w:rsidR="006535BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>二级标题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293D378C" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="OLE_LINK2"/>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>花椒叶购自中国重庆富良粮油有限公司。将花椒叶进行晾干，在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>60℃</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>烘箱中烘至恒重。将干燥的花椒叶进行粉碎后过</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>目筛（孔径</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>0.178 mm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）获得花椒叶粉末。在超声波功率为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>600 W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>、乙醇体</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>积</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>80%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>、料液比</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>20:1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>、浸提时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>20 min</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>、浸提温度为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>80℃</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>的条件下提取花椒叶中的总黄酮组分，即得到花椒叶浸提液。将获得的花椒叶浸提液通过旋转蒸发仪进行浓缩，按照先前报道的方法定量其中的总黄酮含量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
-        <w:t>[7,8]</w:t>
-[...6 lines deleted...]
-        <w:t>。本研究通过非靶向代谢组学技术分析了花椒叶中次级代谢产物组分，表明其含有丰富的黄酮类化合物。在此基础上，利用叶绿素荧光技术，考察花椒叶提取液中总黄酮组分对莱茵衣藻的光合毒理效应，为解析植物化感作用对水生初级生产者的生态风险提供了重要实验依据，同时为开发基于花椒叶成分的天然抑藻剂奠定了理论基础。</w:t>
+        <w:t>[10]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>。花椒叶浸提液的浓度以其含有总黄酮当量计算。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477D3F0E" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...759 lines deleted...]
-    <w:p w14:paraId="050CA88B" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="67D52DD9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>色谱柱流动相梯度条件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AA99A3" w14:textId="51E00E0A" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="784CC754" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table</w:t>
-[...17 lines deleted...]
-        <w:t>1 Gradient conditions of mobile phase</w:t>
+        <w:t>Table 1 Gradient conditions of mobile phase</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a6"/>
+        <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1994"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="2409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="172D8E96" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="77F2B421" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18D4E473" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="3487D821" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>时间（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>min</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A4CC846" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="5A7B3225" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>：超纯水（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.1%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>的甲酸）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EABFD9F" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="433F8C35" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>：乙腈（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.1%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>的甲酸）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="2F2A3405" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="5EFBC37F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49C3D174" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="34F53EE4" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78473B7C" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="3F7A6FB1" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC1F6E9" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="571BC259" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="521F41D1" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="29212B36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011A6276" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="7B87BFF1" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3FF6A5" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="21DB7478" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE61778" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="7B0FD311" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="6AB70020" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="78DDF4D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="142CC612" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="78839027" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B75D89" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="6A3E2AB1" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598BFEB3" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="6DF8B252" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="0B5CD055" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="273EDE4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098CC96F" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="7605C7AB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791859D3" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="56C9F1EB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="363ADDD4" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="1C529585" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="180EA2A2" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="3265C3DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B0F6D8" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="31E2A7F5" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FA6527" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="5F522B22" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76077B35" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="6E4D9BFA" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001339A5" w:rsidRPr="00DF43F7" w14:paraId="282CC6EC" w14:textId="77777777" w:rsidTr="004B68C9">
+      <w:tr w:rsidR="0035656B" w14:paraId="52379E4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0481D66E" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="051749C1" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="040BE892" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="6975367F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E5DBC4" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="004B68C9">
+          <w:p w14:paraId="50B8879E" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF43F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58D8019B" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="6DB5C892" w14:textId="78B31DAA" w:rsidR="0035656B" w:rsidRDefault="00D974F0" w:rsidP="00D974F0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="600" w:firstLine="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D974F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>注：注释的格式为，中文为宋体小五，18磅；英文为新罗马字体小五，18磅</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>，不加粗。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2  </w:t>
+      </w:r>
+      <w:r w:rsidR="006535BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>一级标题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC6DE4" w14:textId="68131EFA" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1  </w:t>
+      </w:r>
+      <w:r w:rsidR="006535BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>二级标题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3070B08D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...63 lines deleted...]
-        <w:t>。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>花椒叶粉末经超声处理后所得浸提物通过非靶向代谢组学技术分析，获得了花椒叶浸提液中化学组分总离子流色谱图（图</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C28826" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...1299 lines deleted...]
-    <w:p w14:paraId="73FEADB7" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="6E31DA46" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C5B3E32" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="098FB375" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F744538" wp14:editId="2A906F7A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="421802B3" wp14:editId="2E2C5303">
             <wp:extent cx="3253105" cy="1417320"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="14" name="图片 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="图片 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3267232" cy="1423808"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236DA941" w14:textId="32F67999" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="68E44513" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="002D2581" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>图</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D974F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>花椒叶浸提液总离子流色谱分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4102F915" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="183AE53D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fig. 1 Chromatographic analysis of total ion current of </w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t>Fig. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Z. bungeanum</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve"> Chromatographic analysis of total ion current of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bungeanum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2581">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> leaf extracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1A65A2" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...461 lines deleted...]
-    <w:p w14:paraId="37554962" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="1CBAB6E2" w14:textId="77777777" w:rsidR="004F7944" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>随后，与数据库中质谱图比对，鉴定出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>类主要次级代谢产物组分</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>包括酚酸类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Phenolic acids</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）、黄酮类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Flavonols</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）、萜类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Terpenoids</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）以及生物碱类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Alkaloids</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>由图</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>可知，花椒叶浸提液中黄酮类化合物的种类最多，总共鉴定出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>种。其中，含量最高的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...18 lines deleted...]
-        <w:t>曲线形态发生明显畸变，其上升相特征位点逐步模糊化，最终趋近于基线水平。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>种黄酮类化合物分别为槐角苷（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Sophoricoside</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）、芦丁（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Rutin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）与柚皮素</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>-7-O-D-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>葡萄糖醛酸（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Naringenin-7-O--D-Glucuronide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）。与此同时，从花椒叶浸提液中鉴定出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>种酚酸类化合物，异绿原酸</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>Isochlorogenic acid A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）的含量显著高于其他酚酸类化合物（图</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）。此外，从花椒叶浸提液中鉴定出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>种萜类化合物与</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>种生物碱类化合物，上述两类化合物中含量最高的化合物分别为甲戊二烯酸和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>N-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>甲基烟酰胺。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED0479" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...194 lines deleted...]
-    <w:p w14:paraId="5B9420D6" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="7574CD1F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...9 lines deleted...]
-        <w:t>花椒叶浸提液对藻细胞放氧复合体结构的影响</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>花椒叶浸提液对莱茵衣藻的光合毒理研究</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBCABE0" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="1CEE127A" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>OJIP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>曲线分析</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7447A1AB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...194 lines deleted...]
-        <w:t>，表明花椒叶浸提液处理破坏了藻细胞的放氧复合体结构，导致光合作用电子传递的紊乱。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>本研究通过实验探讨了不同浓度梯度花椒叶浸提液对藻细胞叶绿素荧光诱导动力学曲线的调控效应（图</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>）。实验结果显示，花椒叶浸提液暴露显著改变了藻细胞的荧光瞬态响应特征。随着浸提液处理浓度递增，叶绿素荧光诱导曲线呈现剂量依赖性下降趋势，典型</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>OJIP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>曲线形态发生明显畸变，其上升相特征位点逐步模糊化，最终趋近于基线水平。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1A8D10" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...173 lines deleted...]
-    <w:p w14:paraId="1055CE62" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="1356473E" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...21 lines deleted...]
-        <w:t>反应中心光能转化效率的影响</w:t>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>花椒叶浸提液对藻细胞放氧复合体结构的影响</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DB3E9F" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="6FF7C639" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>的动态变化揭示了放氧复合体（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>OEC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）的结构性损伤特征</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>值的增加说明</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>PSII</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...92 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>反应中心供体侧的放氧复合体受损，进而影响了</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>PSII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>反应中心供应电子的能力以及向下游传递电子的效率。如图</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>所示，随着花椒叶浸提液处理浓度的增加，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>值出现显著增加的趋势。具体而言，当花椒叶浸提液处理浓度为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>1.0 mg/L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...172 lines deleted...]
-        <w:t>对环境胁迫更加敏感。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>时，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>值为</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>0.456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，较对照组提高了</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>50%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>，表明花椒叶浸提液处理破坏了藻细胞的放氧复合体结构，导致光合作用电子传递的紊乱。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE3C5E" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...171 lines deleted...]
-    <w:p w14:paraId="24433555" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="3164AE87" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...21 lines deleted...]
-        <w:t>反应中心能量捕获和分配的影响</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>讨论</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4161D3AC" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="7E883C31" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本研究通过非靶向代谢组学技术系统解析了花椒叶浸提液的化学组成，首次明确其核心次级代谢产物为黄酮类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>种）、酚酸类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>种）、生物碱类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>种）及萜类（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>种）。其中，黄酮类化合物在种类与含量上均占据主导地位。值得注意的是，含量最高的黄酮类成分为槐角苷、芦丁及柚皮素</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-7-O-D-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>葡萄糖醛酸。研究表明，槐角苷作为一种异黄酮类化合物，广泛存在于豆科植物中，其抗氧化活性主要通过清除自由基和抑制脂质过氧化来实现。在一项研究中，槐角苷被证明能够有效抑制氧化应激引起的细胞损伤，并增强细胞的抗氧化防御系统</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[11]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。芦丁是一种常见的黄酮类化合物，广泛存在于多种植物中。芦丁具有强大的抗氧化能力，能够通过多种机制清除自由基，包括铁离子结合、氢供体和电子转移等途径</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[12]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。此外，芦丁在体外和体内均表现出显著的抗炎和抗血小板聚集活性，这使其在心血管疾病的预防中具有潜在的应用价值</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[13]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。柚皮素</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-7-O-D-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>葡萄糖醛酸在体外实验中显示出对氧化应激的显著保护作用，并可能通过抑制特定的酶活性来发挥其生物效应</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[14]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。此外，这些化合物的膜结合特性也引起了研究者的关注。研究表明，芦丁能够与血清白蛋白结合，这种结合可能影响其在体内的分布和代谢，从而影响其生物活性</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[15]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。因此，上述三种物质不仅具有显著的抗氧化特性，还通过与生物膜和蛋白质的相互作用影响其生物活性。这些特性使它们在疾病预防和治疗中具有潜在的应用价值</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>[16,17]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A624EAB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>结论</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7870A6F9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...178 lines deleted...]
-        <w:t>。因此，经花椒叶浸提液处理后藻细胞将吸收的更多的光能将以热耗散的形式被排出胞外，这可能是莱茵衣藻的一种自我保护机制。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）通过非靶向代谢组学技术，获得了花椒叶浸提液中化学组分，证实花椒叶浸提液中的主要化合物为酚酸类化合物与黄酮类化合物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6102467F" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...205 lines deleted...]
-    <w:p w14:paraId="50D9AD66" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="14C288C9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...269 lines deleted...]
-        <w:t>倍。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）通过急性毒性实验，考察不同剂量的花椒叶浸提液对莱茵衣藻光合效率的影响，证实藻细胞对花椒叶浸提液处理具有浓度依赖毒性效应；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DE10E0" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...1006 lines deleted...]
-    <w:p w14:paraId="0110F09C" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="060630E9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...11 lines deleted...]
-        <w:t>）通过非靶向代谢组学技术，获得了花椒叶浸提液中化学组分，证实花椒叶浸提液中的主要化合物为酚酸类化合物与黄酮类化合物；</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）花椒叶浸提液处理破坏了藻株放氧复合体的结构，影响了能量的捕获和分配，抑制了光合电子的传递效率。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EB547C" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="368EFC5D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="200" w:firstLine="420"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...18 lines deleted...]
-        <w:t>）通过急性毒性实验，考察不同剂量的花椒叶浸提液对莱茵衣藻光合效率的影响，证实藻细胞对花椒叶浸提液处理具有浓度依赖毒性效应；</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>参考文献</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C14DB49" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="26744B96" w14:textId="49503EFC" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="exact"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="a8"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>吴</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>吴振</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>振</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>李红</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>李</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>杨勇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>红</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>杨</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>基于无机元素的花椒产地溯源和品种聚类分析</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">[J]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>勇</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>食品科学</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>, 2019, 40(16): 213-219.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42511805" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="1A31F54E" w14:textId="5856818C" w:rsidR="00DE7EE1" w:rsidRPr="00963CED" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
-        <w:pStyle w:val="a8"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="005925B0">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cheng J, Tan L, Lu X, et al. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">Photosynthetic Toxicological </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Xie J, Xiong S, Li Y, et al. Phenolic acids from medicinal and edible homologous plants: A potential anti-inflammatory agent for inflammatory diseases[J]. Frontiers in Immunology, 2024, 15: 1345002.</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">ffects of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Xu Z Y, Hu Z, La C S, et al. Hydroxyl-amide alkaloids from pepper roots: potential sources of natural antioxidants and tyrosinase inhibitors[J]. Journal of Agricultural and Food Chemistry, 2024, 72(36): 19800-19811.</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">rganic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bao Y, Yang L, Fu Q, et al. The current situation of </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xtracts from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zanthoxylum bungeanum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> industry and the research and application prospect. A review[J]. Fitoterapia, 2023, 164: 105380.</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Aziz N S, Sofian‐Seng N S, Mohd Razali N S, et al. A review on conventional and biotechnological approaches in white pepper production[J]. Journal of the Science of Food and Agriculture, 2019, 99(6): 2665-2676.</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">eaves on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pessoa J S, Silva B G, Júnior E D F, et al. Cultivation strategies to improve </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve">ontrolling the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Chlamydomonas reinhardtii</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>Microcystis aeruginosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> growth and recombinant mcherry expression[J]. Journal of Basic Microbiology, 2025: e70006.</w:t>
+        <w:t xml:space="preserve"> Blooms[J]. Current Microbiology, 2025, 82(1): 1-12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0857E29D" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...534 lines deleted...]
-    <w:p w14:paraId="3BE4B44A" w14:textId="77777777" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="1640EF51" w14:textId="09E763C3" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>基金项目</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="005925B0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>基金号</w:t>
+      </w:r>
+      <w:r w:rsidR="005925B0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（基金号）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FE54224" w14:textId="44BDE56C" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="5429AEEC" w14:textId="01E673ED" w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidRDefault="00ED45CE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...38 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="楷体"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>作者简介</w:t>
+      </w:r>
+      <w:r w:rsidR="00442358">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>张三</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>），</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>女</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...11 lines deleted...]
-        <w:t>（基金号）。</w:t>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>在读，研究方向：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5A6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29272EF4" w14:textId="1FAA8075" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
+    <w:p w14:paraId="4FC134EB" w14:textId="42715EF0" w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF43F7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk166597226"/>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="zh-CN"/>
-[...71 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>通讯作者简介</w:t>
+      </w:r>
+      <w:r w:rsidR="00442358">
+        <w:rPr>
+          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>刘怀钦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>），男，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>博士研究生</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>副教授，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>研究方向：</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62BE9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00367135">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...50 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-mail:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5A6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5A6B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>XXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1DF3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF43F7">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5F41123E" w14:textId="2EB92805" w:rsidR="001339A5" w:rsidRPr="00DF43F7" w:rsidRDefault="001339A5" w:rsidP="001339A5">
-[...94 lines deleted...]
-      <w:pgSz w:w="11907" w:h="16160"/>
+    <w:sectPr w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidSect="00FF72FC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1134" w:left="1418" w:header="1134" w:footer="851" w:gutter="0"/>
+      <w:pgNumType w:start="26"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01B576F0" w14:textId="77777777" w:rsidR="00D8087E" w:rsidRDefault="00D8087E">
+    <w:p w14:paraId="28023EAE" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F3A4CD7" w14:textId="77777777" w:rsidR="00D8087E" w:rsidRDefault="00D8087E">
+    <w:p w14:paraId="0F3D95B0" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimHei"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="楷体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-570274509"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="183F9192" w14:textId="75A6A9BD" w:rsidR="00E96E38" w:rsidRDefault="00E96E38">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="zh-CN"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5CD7C406" w14:textId="287E81A0" w:rsidR="00642CE5" w:rsidRDefault="00642CE5" w:rsidP="00642CE5">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1520197811"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="685E21D4" w14:textId="07EABA97" w:rsidR="00642CE5" w:rsidRDefault="00642CE5" w:rsidP="00642CE5">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="zh-CN"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-901747136"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2CE78685" w14:textId="3BADF7E8" w:rsidR="00642CE5" w:rsidRDefault="00642CE5" w:rsidP="00642CE5">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="zh-CN"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="795545F9" w14:textId="77777777" w:rsidR="00D8087E" w:rsidRDefault="00D8087E">
+    <w:p w14:paraId="79B87D96" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B64A3C" w14:textId="77777777" w:rsidR="00D8087E" w:rsidRDefault="00D8087E">
+    <w:p w14:paraId="458BE6ED" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="0FDCE210" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRDefault="002C198C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CA3A09F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4660"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>×</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>卷</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>中国科学与技术学报</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>×</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>期</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="5266517E" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRDefault="002C198C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7968D1DF" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4660"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>×</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>卷</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+        <w:lang w:val="zh-CN"/>
       </w:rPr>
-      <w:t>李</w:t>
+      <w:t>朱振霞</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>等</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>×</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>期</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="5A025901" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRDefault="002C198C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FC111F0" w14:textId="60E6EB97" w:rsidR="0035656B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>中国科学与技术学报</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18950,505 +4462,223 @@
       </w:rPr>
       <w:t>China Journal of Science and Technology, CJST</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>x</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>卷</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00330666">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>期</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r>
-[...14 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="271D5594" w14:textId="77777777" w:rsidR="00752B8D" w:rsidRDefault="002C198C">
+  <w:p w14:paraId="2CDA28D0" w14:textId="215BCEAF" w:rsidR="0035656B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="thickThinLargeGap" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>doi:10.3969/j.issn.1000-2324.</w:t>
+      <w:t>Doi:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>××××</w:t>
+      <w:t>doi.org/10.70693/cjst.v</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.0</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>×</w:t>
+      <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.000</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD791D">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043518" w:rsidRPr="00043518">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Vol.×× No.× ××Mar. 2025</w:t>
+      <w:t xml:space="preserve">Vol. 1 No. </w:t>
+    </w:r>
+    <w:r w:rsidR="00330666">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>x</w:t>
+    </w:r>
+    <w:r w:rsidR="00043518" w:rsidRPr="00043518">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(2025)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...294 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BF60511"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3BF60511"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -19493,1060 +4723,1082 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="728959168">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF5CA8"/>
     <w:rsid w:val="00001313"/>
-    <w:rsid w:val="00097CC6"/>
-    <w:rsid w:val="000A3BD3"/>
+    <w:rsid w:val="00041AA3"/>
+    <w:rsid w:val="00043518"/>
+    <w:rsid w:val="000440EF"/>
+    <w:rsid w:val="00061FE5"/>
+    <w:rsid w:val="00063FD6"/>
+    <w:rsid w:val="0008601F"/>
+    <w:rsid w:val="00092C34"/>
+    <w:rsid w:val="000A5826"/>
+    <w:rsid w:val="000A5EA5"/>
+    <w:rsid w:val="000B7EA0"/>
+    <w:rsid w:val="000C1FAE"/>
+    <w:rsid w:val="000C799F"/>
+    <w:rsid w:val="000D701A"/>
+    <w:rsid w:val="000E0542"/>
     <w:rsid w:val="000E386F"/>
-    <w:rsid w:val="001339A5"/>
-    <w:rsid w:val="001957DE"/>
+    <w:rsid w:val="000E6790"/>
+    <w:rsid w:val="000F4D94"/>
+    <w:rsid w:val="00105EC8"/>
+    <w:rsid w:val="00144880"/>
+    <w:rsid w:val="00171D78"/>
+    <w:rsid w:val="0017419C"/>
+    <w:rsid w:val="00183CE4"/>
+    <w:rsid w:val="001905C6"/>
+    <w:rsid w:val="00195358"/>
+    <w:rsid w:val="001B1FC1"/>
+    <w:rsid w:val="001C10D9"/>
+    <w:rsid w:val="001D6DA7"/>
+    <w:rsid w:val="001D7257"/>
     <w:rsid w:val="001D7846"/>
-    <w:rsid w:val="00221210"/>
-    <w:rsid w:val="0026073A"/>
+    <w:rsid w:val="001E0895"/>
+    <w:rsid w:val="001F1537"/>
+    <w:rsid w:val="00222006"/>
+    <w:rsid w:val="00236D9C"/>
+    <w:rsid w:val="00245934"/>
+    <w:rsid w:val="00256FD8"/>
+    <w:rsid w:val="002841AD"/>
+    <w:rsid w:val="00284D6F"/>
+    <w:rsid w:val="00296686"/>
     <w:rsid w:val="002B397B"/>
-    <w:rsid w:val="002C198C"/>
+    <w:rsid w:val="002D2581"/>
+    <w:rsid w:val="002D679C"/>
+    <w:rsid w:val="002E0373"/>
+    <w:rsid w:val="002E2513"/>
+    <w:rsid w:val="002E75B5"/>
+    <w:rsid w:val="003026A9"/>
+    <w:rsid w:val="00304139"/>
     <w:rsid w:val="003065EA"/>
-    <w:rsid w:val="00306C2D"/>
+    <w:rsid w:val="00317F82"/>
     <w:rsid w:val="0032609F"/>
-    <w:rsid w:val="0039776F"/>
+    <w:rsid w:val="003261B7"/>
+    <w:rsid w:val="00330666"/>
+    <w:rsid w:val="00330B2C"/>
+    <w:rsid w:val="00332CB3"/>
+    <w:rsid w:val="00342612"/>
+    <w:rsid w:val="00347BCF"/>
+    <w:rsid w:val="0035656B"/>
+    <w:rsid w:val="00365E5D"/>
+    <w:rsid w:val="00366130"/>
+    <w:rsid w:val="00367135"/>
+    <w:rsid w:val="00371472"/>
+    <w:rsid w:val="00372721"/>
+    <w:rsid w:val="00381C4A"/>
+    <w:rsid w:val="003821B4"/>
+    <w:rsid w:val="00390686"/>
+    <w:rsid w:val="00396A44"/>
+    <w:rsid w:val="003A2CCC"/>
+    <w:rsid w:val="003C6D60"/>
+    <w:rsid w:val="003C7CC1"/>
+    <w:rsid w:val="003E2408"/>
+    <w:rsid w:val="004045B8"/>
+    <w:rsid w:val="004142CE"/>
+    <w:rsid w:val="004142D5"/>
+    <w:rsid w:val="0043018F"/>
     <w:rsid w:val="004338F9"/>
+    <w:rsid w:val="00434ED3"/>
     <w:rsid w:val="004366D2"/>
-    <w:rsid w:val="00535CA1"/>
-    <w:rsid w:val="005A4B64"/>
+    <w:rsid w:val="00442358"/>
+    <w:rsid w:val="0044726E"/>
+    <w:rsid w:val="00461942"/>
+    <w:rsid w:val="0047589D"/>
+    <w:rsid w:val="004A46A1"/>
+    <w:rsid w:val="004A4868"/>
+    <w:rsid w:val="004A64CD"/>
+    <w:rsid w:val="004A6CAC"/>
+    <w:rsid w:val="004B01A3"/>
+    <w:rsid w:val="004E633E"/>
+    <w:rsid w:val="004F6324"/>
+    <w:rsid w:val="004F7944"/>
+    <w:rsid w:val="00564EBA"/>
+    <w:rsid w:val="005713A6"/>
+    <w:rsid w:val="005925B0"/>
+    <w:rsid w:val="005B2501"/>
+    <w:rsid w:val="005B7C3B"/>
     <w:rsid w:val="005D1D51"/>
+    <w:rsid w:val="005F0EF3"/>
+    <w:rsid w:val="006032AD"/>
+    <w:rsid w:val="006355BA"/>
+    <w:rsid w:val="00642CE5"/>
+    <w:rsid w:val="006535BC"/>
+    <w:rsid w:val="00661114"/>
+    <w:rsid w:val="00667A64"/>
     <w:rsid w:val="006740DB"/>
-    <w:rsid w:val="006E1FB9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00824CC0"/>
+    <w:rsid w:val="0068227F"/>
+    <w:rsid w:val="00682C66"/>
+    <w:rsid w:val="006A23AA"/>
+    <w:rsid w:val="006C7934"/>
+    <w:rsid w:val="006E399C"/>
+    <w:rsid w:val="006E77C0"/>
+    <w:rsid w:val="00707F27"/>
+    <w:rsid w:val="007106B1"/>
+    <w:rsid w:val="0072431A"/>
+    <w:rsid w:val="00726480"/>
+    <w:rsid w:val="00734E90"/>
+    <w:rsid w:val="007552E5"/>
+    <w:rsid w:val="00763BD0"/>
+    <w:rsid w:val="0077775D"/>
+    <w:rsid w:val="00781915"/>
+    <w:rsid w:val="0078782B"/>
+    <w:rsid w:val="00797658"/>
+    <w:rsid w:val="007A2D11"/>
+    <w:rsid w:val="007A5DD3"/>
+    <w:rsid w:val="007D1ABE"/>
+    <w:rsid w:val="007D5890"/>
+    <w:rsid w:val="007D7E56"/>
+    <w:rsid w:val="007F7EEE"/>
+    <w:rsid w:val="008100A4"/>
+    <w:rsid w:val="008212F7"/>
+    <w:rsid w:val="008256C2"/>
     <w:rsid w:val="0085030A"/>
+    <w:rsid w:val="00851881"/>
+    <w:rsid w:val="00857BEC"/>
+    <w:rsid w:val="00875780"/>
+    <w:rsid w:val="00884CFD"/>
+    <w:rsid w:val="008865A0"/>
     <w:rsid w:val="00892EF7"/>
-    <w:rsid w:val="00894541"/>
+    <w:rsid w:val="0089537E"/>
+    <w:rsid w:val="008A6F06"/>
+    <w:rsid w:val="008A6F67"/>
+    <w:rsid w:val="008B35E3"/>
+    <w:rsid w:val="008C284D"/>
+    <w:rsid w:val="008C7188"/>
+    <w:rsid w:val="008D06FA"/>
+    <w:rsid w:val="008D12FC"/>
     <w:rsid w:val="008D1CEC"/>
-    <w:rsid w:val="008F252F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D8087E"/>
+    <w:rsid w:val="008D39B3"/>
+    <w:rsid w:val="008F375D"/>
+    <w:rsid w:val="008F72DA"/>
+    <w:rsid w:val="00903709"/>
+    <w:rsid w:val="00917287"/>
+    <w:rsid w:val="00917C38"/>
+    <w:rsid w:val="00923151"/>
+    <w:rsid w:val="00926531"/>
+    <w:rsid w:val="009328AB"/>
+    <w:rsid w:val="00961B32"/>
+    <w:rsid w:val="00963CED"/>
+    <w:rsid w:val="00966B8B"/>
+    <w:rsid w:val="00976DAA"/>
+    <w:rsid w:val="009776B9"/>
+    <w:rsid w:val="00985F43"/>
+    <w:rsid w:val="009A7BED"/>
+    <w:rsid w:val="009B222D"/>
+    <w:rsid w:val="009B4F0E"/>
+    <w:rsid w:val="009C6ABB"/>
+    <w:rsid w:val="009D3D24"/>
+    <w:rsid w:val="009E0DB5"/>
+    <w:rsid w:val="009E159E"/>
+    <w:rsid w:val="00A0177F"/>
+    <w:rsid w:val="00A172F4"/>
+    <w:rsid w:val="00A352F4"/>
+    <w:rsid w:val="00A43962"/>
+    <w:rsid w:val="00A475D7"/>
+    <w:rsid w:val="00A5203E"/>
+    <w:rsid w:val="00A6628F"/>
+    <w:rsid w:val="00A911DA"/>
+    <w:rsid w:val="00A9215C"/>
+    <w:rsid w:val="00AC332C"/>
+    <w:rsid w:val="00AD7E87"/>
+    <w:rsid w:val="00AE1C8A"/>
+    <w:rsid w:val="00AE274A"/>
+    <w:rsid w:val="00AE4ACA"/>
+    <w:rsid w:val="00AE623E"/>
+    <w:rsid w:val="00AF3447"/>
+    <w:rsid w:val="00AF4688"/>
+    <w:rsid w:val="00B008F6"/>
+    <w:rsid w:val="00B14E19"/>
+    <w:rsid w:val="00B24313"/>
+    <w:rsid w:val="00B259C4"/>
+    <w:rsid w:val="00B30223"/>
+    <w:rsid w:val="00B32195"/>
+    <w:rsid w:val="00B3322D"/>
+    <w:rsid w:val="00B34352"/>
+    <w:rsid w:val="00B47C2E"/>
+    <w:rsid w:val="00B601B8"/>
+    <w:rsid w:val="00B66E25"/>
+    <w:rsid w:val="00B777C4"/>
+    <w:rsid w:val="00B80354"/>
+    <w:rsid w:val="00B84C0D"/>
+    <w:rsid w:val="00B906BB"/>
+    <w:rsid w:val="00B93340"/>
+    <w:rsid w:val="00B936C6"/>
+    <w:rsid w:val="00BA3C97"/>
+    <w:rsid w:val="00BD5107"/>
+    <w:rsid w:val="00BE1E02"/>
+    <w:rsid w:val="00BE2678"/>
+    <w:rsid w:val="00BE481B"/>
+    <w:rsid w:val="00BF35F5"/>
+    <w:rsid w:val="00C03177"/>
+    <w:rsid w:val="00C0365C"/>
+    <w:rsid w:val="00C142F5"/>
+    <w:rsid w:val="00C320FC"/>
+    <w:rsid w:val="00C41569"/>
+    <w:rsid w:val="00C46AE8"/>
+    <w:rsid w:val="00C647CD"/>
+    <w:rsid w:val="00C763CC"/>
+    <w:rsid w:val="00C81089"/>
+    <w:rsid w:val="00CB2544"/>
+    <w:rsid w:val="00CD0506"/>
+    <w:rsid w:val="00CD0660"/>
+    <w:rsid w:val="00CD5F32"/>
+    <w:rsid w:val="00CF2A6D"/>
+    <w:rsid w:val="00CF7327"/>
+    <w:rsid w:val="00D130F6"/>
+    <w:rsid w:val="00D21C2D"/>
+    <w:rsid w:val="00D24D52"/>
+    <w:rsid w:val="00D31827"/>
+    <w:rsid w:val="00D45200"/>
+    <w:rsid w:val="00D57050"/>
+    <w:rsid w:val="00D62BE9"/>
+    <w:rsid w:val="00D62EDC"/>
+    <w:rsid w:val="00D66F15"/>
+    <w:rsid w:val="00D77499"/>
+    <w:rsid w:val="00D86AE4"/>
+    <w:rsid w:val="00D974F0"/>
+    <w:rsid w:val="00DB02ED"/>
     <w:rsid w:val="00DC67E5"/>
-    <w:rsid w:val="00DF43F7"/>
+    <w:rsid w:val="00DD2F51"/>
+    <w:rsid w:val="00DD3EEF"/>
+    <w:rsid w:val="00DD611F"/>
+    <w:rsid w:val="00DE156E"/>
+    <w:rsid w:val="00DE3246"/>
+    <w:rsid w:val="00DE7EE1"/>
+    <w:rsid w:val="00DF176F"/>
     <w:rsid w:val="00DF5CA8"/>
-    <w:rsid w:val="00EC6C0D"/>
+    <w:rsid w:val="00E005A7"/>
+    <w:rsid w:val="00E01233"/>
+    <w:rsid w:val="00E1280A"/>
+    <w:rsid w:val="00E17824"/>
+    <w:rsid w:val="00E442A8"/>
+    <w:rsid w:val="00E502DB"/>
+    <w:rsid w:val="00E523D3"/>
+    <w:rsid w:val="00E532FA"/>
+    <w:rsid w:val="00E5725B"/>
+    <w:rsid w:val="00E73E37"/>
+    <w:rsid w:val="00E7663B"/>
+    <w:rsid w:val="00E85F6B"/>
+    <w:rsid w:val="00E91D68"/>
+    <w:rsid w:val="00E952BC"/>
+    <w:rsid w:val="00E96E38"/>
+    <w:rsid w:val="00EB4903"/>
+    <w:rsid w:val="00EB4B19"/>
+    <w:rsid w:val="00EB5770"/>
+    <w:rsid w:val="00EC1D82"/>
+    <w:rsid w:val="00EC22D2"/>
+    <w:rsid w:val="00EC651D"/>
+    <w:rsid w:val="00ED45CE"/>
+    <w:rsid w:val="00ED4D1B"/>
+    <w:rsid w:val="00EE00F9"/>
+    <w:rsid w:val="00EF0B30"/>
+    <w:rsid w:val="00EF1DF3"/>
+    <w:rsid w:val="00EF3D3D"/>
+    <w:rsid w:val="00EF5A6B"/>
+    <w:rsid w:val="00EF6DF9"/>
+    <w:rsid w:val="00F123F0"/>
+    <w:rsid w:val="00F2641F"/>
+    <w:rsid w:val="00F27353"/>
+    <w:rsid w:val="00F41453"/>
+    <w:rsid w:val="00F416C6"/>
+    <w:rsid w:val="00F47473"/>
+    <w:rsid w:val="00F51005"/>
+    <w:rsid w:val="00F54BE7"/>
+    <w:rsid w:val="00F55465"/>
+    <w:rsid w:val="00F55700"/>
+    <w:rsid w:val="00F60625"/>
+    <w:rsid w:val="00F80B7C"/>
+    <w:rsid w:val="00F941E2"/>
+    <w:rsid w:val="00F94699"/>
+    <w:rsid w:val="00FB1F48"/>
+    <w:rsid w:val="00FC2B55"/>
+    <w:rsid w:val="00FC46E0"/>
+    <w:rsid w:val="00FC6B77"/>
+    <w:rsid w:val="00FD791D"/>
+    <w:rsid w:val="00FE0C18"/>
+    <w:rsid w:val="00FF72FC"/>
+    <w:rsid w:val="06BC0C3D"/>
     <w:rsid w:val="1074577C"/>
     <w:rsid w:val="1188445E"/>
     <w:rsid w:val="18A27415"/>
     <w:rsid w:val="28456031"/>
-    <w:rsid w:val="2EAF4A98"/>
     <w:rsid w:val="3B9A1FA8"/>
     <w:rsid w:val="3F256A11"/>
     <w:rsid w:val="599075C3"/>
     <w:rsid w:val="5D1E7FD6"/>
     <w:rsid w:val="5EE368AA"/>
     <w:rsid w:val="5FC6774F"/>
     <w:rsid w:val="688B5E12"/>
-    <w:rsid w:val="70D910C0"/>
-    <w:rsid w:val="7DA20E86"/>
+    <w:rsid w:val="6ECC21C9"/>
     <w:rsid w:val="7DD00E0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="32E68E7D"/>
+  <w14:docId w14:val="2F3A8384"/>
+  <w15:docId w15:val="{E40167FB-0F8D-48C1-ACE8-46ABD6D25BA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char1"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a6">
+  <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-    <w:name w:val="批注框文本 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="批注框文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="10">
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="网格型1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:firstLineChars="200" w:firstLine="420"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
-    <w:name w:val="页眉 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="页眉 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="页脚 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-    <w:name w:val="页脚 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="未处理的提及1"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-[...255 lines deleted...]
-    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...7 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00ED45CE"/>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...202 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="329139341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1811897238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20795,85 +6047,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...4 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BFCEEF-60A4-4CAA-90F2-753935E2B6AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>18466</Characters>
+  <Pages>3</Pages>
+  <Words>1533</Words>
+  <Characters>2577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21662</CharactersWithSpaces>
+  <CharactersWithSpaces>4050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LENOVO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiZTdmYmM3ZDRmYjg3ZGQ2NjZiMTJjOTFlNjhjYzkxMTgifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.20305</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>8303B56379DD492FB50C7E7CFF322415_13</vt:lpwstr>
+    <vt:lpwstr>1D0E0EE294EF4EA6958D1CA1DA1B8975_12</vt:lpwstr>
   </property>
 </Properties>
 </file>