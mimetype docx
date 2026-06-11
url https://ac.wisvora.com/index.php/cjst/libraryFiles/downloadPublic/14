--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -24,65 +24,65 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AF9C126" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00330666" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7397C9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A7397C9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="0047459A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="0047459A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>光合毒理学分析揭示花椒叶浸提液对莱茵衣藻的化感效应机制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F92D0B7" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="0035656B">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5DB607" w14:textId="24BED351" w:rsidR="0035656B" w:rsidRPr="00D77499" w:rsidRDefault="00EF3D3D" w:rsidP="00963CED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
@@ -1089,92 +1089,88 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。此外，花椒中的生物碱具有显著的抗氧化活性，能够有效清除自由基，保护细胞免受氧化应激的损伤，进一步拓展了其在医药开发中的应用价值</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[4]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAAAEAF" w14:textId="3BD55BF4" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+    <w:p w14:paraId="6FAAAEAF" w14:textId="3BD55BF4" w:rsidR="0035656B" w:rsidRPr="000F5D28" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1  </w:t>
       </w:r>
-      <w:r w:rsidR="006535BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="006535BC" w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>一级标题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FC53C2" w14:textId="3878A352" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+    <w:p w14:paraId="01FC53C2" w14:textId="3878A352" w:rsidR="0035656B" w:rsidRPr="000F5D28" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1.1  </w:t>
       </w:r>
-      <w:r w:rsidR="006535BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="006535BC" w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>二级标题</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4825E768" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>莱茵衣藻（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -1246,68 +1242,65 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>14 h : 10 h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>，转速为</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>120 rpm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712B67E2" w14:textId="5919AE00" w:rsidR="0035656B" w:rsidRPr="00ED4D1B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="712B67E2" w14:textId="5919AE00" w:rsidR="0035656B" w:rsidRPr="000F5D28" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1.2  </w:t>
       </w:r>
-      <w:r w:rsidR="006535BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="006535BC" w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>二级标题</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293D378C" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>花椒叶购自中国重庆富良粮油有限公司。将花椒叶进行晾干，在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>60℃</w:t>
       </w:r>
@@ -1400,103 +1393,97 @@
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>80℃</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>的条件下提取花椒叶中的总黄酮组分，即得到花椒叶浸提液。将获得的花椒叶浸提液通过旋转蒸发仪进行浓缩，按照先前报道的方法定量其中的总黄酮含量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>[10]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>。花椒叶浸提液的浓度以其含有总黄酮当量计算。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D52DD9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
+    <w:p w14:paraId="67D52DD9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00031168" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00031168">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00031168">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00031168">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>色谱柱流动相梯度条件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784CC754" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
+    <w:p w14:paraId="784CC754" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00031168" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00031168">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table 1 Gradient conditions of mobile phase</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1994"/>
         <w:gridCol w:w="2542"/>
@@ -2113,112 +2100,157 @@
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B8879E" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DB5C892" w14:textId="78B31DAA" w:rsidR="0035656B" w:rsidRDefault="00D974F0" w:rsidP="00D974F0">
+    <w:p w14:paraId="6DB5C892" w14:textId="479B2A50" w:rsidR="0035656B" w:rsidRPr="000F5D28" w:rsidRDefault="00D974F0" w:rsidP="00D974F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="600" w:firstLine="1080"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D974F0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00BC6065">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>注：注释的格式为，中文为宋体小五，18磅；英文为新罗马字体小五，18磅</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>注：注释的格式为，中文为宋体小五，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6065">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>，不加粗。</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C144A9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6065">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>磅；英文为新罗马字体小五，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6065">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C144A9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6065">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>磅，不加粗。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F5D28">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">2  </w:t>
       </w:r>
-      <w:r w:rsidR="006535BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="006535BC" w:rsidRPr="000F5D28">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>一级标题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DC6DE4" w14:textId="68131EFA" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
+    <w:p w14:paraId="71DC6DE4" w14:textId="68131EFA" w:rsidR="0035656B" w:rsidRPr="000F5D28" w:rsidRDefault="00000000" w:rsidP="00ED4D1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="000F5D28">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.1  </w:t>
       </w:r>
-      <w:r w:rsidR="006535BC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="006535BC" w:rsidRPr="000F5D28">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>二级标题</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3070B08D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>花椒叶粉末经超声处理后所得浸提物通过非靶向代谢组学技术分析，获得了花椒叶浸提液中化学组分总离子流色谱图（图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -2275,171 +2307,102 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3267232" cy="1423808"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E44513" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="002D2581" w:rsidRDefault="00000000" w:rsidP="002D2581">
+    <w:p w14:paraId="68E44513" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="007D2DBF" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D2581">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="007D2DBF">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>图</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D2581">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="007D2DBF">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2DBF">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>花椒叶浸提液总离子流色谱分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183AE53D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
+    <w:p w14:paraId="183AE53D" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="007D2DBF" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D2581">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="007D2DBF">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fig. 1</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> leaf extracts</w:t>
+        <w:t>Fig. 1 Chromatographic analysis of total ion current of Z. bungeanum leaf extracts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBAB6E2" w14:textId="77777777" w:rsidR="004F7944" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>随后，与数据库中质谱图比对，鉴定出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
@@ -2693,172 +2656,208 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>种生物碱类化合物，上述两类化合物中含量最高的化合物分别为甲戊二烯酸和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>N-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>甲基烟酰胺。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7574CD1F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="7574CD1F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00011057" w:rsidRDefault="00000000" w:rsidP="000F5D28">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>花椒叶浸提液对莱茵衣藻的光合毒理研究</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEE127A" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="1CEE127A" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00011057" w:rsidRDefault="00000000" w:rsidP="000F5D28">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="楷体" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OJIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>曲线分析</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7447A1AB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="002D2581">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>本研究通过实验探讨了不同浓度梯度花椒叶浸提液对藻细胞叶绿素荧光诱导动力学曲线的调控效应（图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>）。实验结果显示，花椒叶浸提液暴露显著改变了藻细胞的荧光瞬态响应特征。随着浸提液处理浓度递增，叶绿素荧光诱导曲线呈现剂量依赖性下降趋势，典型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>OJIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>曲线形态发生明显畸变，其上升相特征位点逐步模糊化，最终趋近于基线水平。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1356473E" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="1356473E" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00011057" w:rsidRDefault="00000000" w:rsidP="00011057">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="楷体" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00011057">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>花椒叶浸提液对藻细胞放氧复合体结构的影响</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF7C639" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r>
@@ -3022,70 +3021,70 @@
         </w:rPr>
         <w:t>0.456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>，较对照组提高了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>，表明花椒叶浸提液处理破坏了藻细胞的放氧复合体结构，导致光合作用电子传递的紊乱。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3164AE87" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="3164AE87" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00BD0756" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00BD0756">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00BD0756">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讨论</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E883C31" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本研究通过非靶向代谢组学技术系统解析了花椒叶浸提液的化学组成，首次明确其核心次级代谢产物为黄酮类（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3238,73 +3237,73 @@
         <w:t>[15]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。因此，上述三种物质不仅具有显著的抗氧化特性，还通过与生物膜和蛋白质的相互作用影响其生物活性。这些特性使它们在疾病预防和治疗中具有潜在的应用价值</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>[16,17]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A624EAB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000" w:rsidP="00B008F6">
+    <w:p w14:paraId="0A624EAB" w14:textId="77777777" w:rsidR="0035656B" w:rsidRPr="00B566EA" w:rsidRDefault="00000000" w:rsidP="00B008F6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00B566EA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00B566EA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>结论</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7870A6F9" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3510,51 +3509,50 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>食品科学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 2019, 40(16): 213-219.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A31F54E" w14:textId="5856818C" w:rsidR="00DE7EE1" w:rsidRPr="00963CED" w:rsidRDefault="00000000" w:rsidP="00963CED">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="0"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005925B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng J, Tan L, Lu X, et al. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Photosynthetic Toxicological </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3655,448 +3653,402 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ontrolling the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Microcystis aeruginosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Blooms[J]. Current Microbiology, 2025, 82(1): 1-12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1640EF51" w14:textId="09E763C3" w:rsidR="0035656B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1640EF51" w14:textId="09E763C3" w:rsidR="0035656B" w:rsidRPr="00D0075D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>基金项目</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidR="005925B0">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="005925B0" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>基金号</w:t>
       </w:r>
-      <w:r w:rsidR="005925B0">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="005925B0" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（基金号）</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5429AEEC" w14:textId="01E673ED" w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidRDefault="00ED45CE">
+    <w:p w14:paraId="5429AEEC" w14:textId="01E673ED" w:rsidR="0035656B" w:rsidRPr="00D0075D" w:rsidRDefault="00ED45CE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="黑体"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="楷体"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>作者简介</w:t>
       </w:r>
-      <w:r w:rsidR="00442358">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="00442358" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>张三</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-[...39 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2005-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>），女，</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>在读，研究方向：</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5A6B">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF5A6B" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidR="00E523D3" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00E523D3" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC134EB" w14:textId="42715EF0" w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4FC134EB" w14:textId="42715EF0" w:rsidR="0035656B" w:rsidRPr="00D0075D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk166597226"/>
-      <w:r w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>通讯作者简介</w:t>
       </w:r>
-      <w:r w:rsidR="00442358">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="黑体" w:hint="eastAsia"/>
+      <w:r w:rsidR="00442358" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>刘怀钦</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00EF1DF3">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF3D3D" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DF3">
-[...33 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>），男，博士研究生，副教授，研究方向：</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62BE9" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00367135">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00367135" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DF3">
-        <w:rPr>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> E-mail:</w:t>
       </w:r>
-      <w:r w:rsidR="00EF5A6B">
-[...15 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00EF5A6B" w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0075D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0035656B" w:rsidRPr="00EF1DF3" w:rsidSect="00FF72FC">
+    <w:sectPr w:rsidR="0035656B" w:rsidRPr="00D0075D" w:rsidSect="00FF72FC">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1134" w:left="1418" w:header="1134" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="26"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28023EAE" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
+    <w:p w14:paraId="74F8D682" w14:textId="77777777" w:rsidR="00E132AB" w:rsidRDefault="00E132AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F3D95B0" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
+    <w:p w14:paraId="7E481130" w14:textId="77777777" w:rsidR="00E132AB" w:rsidRDefault="00E132AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
@@ -4125,53 +4077,50 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-570274509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="183F9192" w14:textId="75A6A9BD" w:rsidR="00E96E38" w:rsidRDefault="00E96E38">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5CD7C406" w14:textId="287E81A0" w:rsidR="00642CE5" w:rsidRDefault="00642CE5" w:rsidP="00642CE5">
     <w:pPr>
       <w:pStyle w:val="a5"/>
@@ -4240,58 +4189,58 @@
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B87D96" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
+    <w:p w14:paraId="02281FC9" w14:textId="77777777" w:rsidR="00E132AB" w:rsidRDefault="00E132AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="458BE6ED" w14:textId="77777777" w:rsidR="000F4D94" w:rsidRDefault="000F4D94">
+    <w:p w14:paraId="4388B9FB" w14:textId="77777777" w:rsidR="00E132AB" w:rsidRDefault="00E132AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CA3A09F" w14:textId="77777777" w:rsidR="0035656B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4660"/>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
@@ -4731,109 +4680,112 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="728959168">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="150"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF5CA8"/>
     <w:rsid w:val="00001313"/>
+    <w:rsid w:val="00011057"/>
+    <w:rsid w:val="00031168"/>
     <w:rsid w:val="00041AA3"/>
     <w:rsid w:val="00043518"/>
     <w:rsid w:val="000440EF"/>
     <w:rsid w:val="00061FE5"/>
     <w:rsid w:val="00063FD6"/>
     <w:rsid w:val="0008601F"/>
     <w:rsid w:val="00092C34"/>
     <w:rsid w:val="000A5826"/>
     <w:rsid w:val="000A5EA5"/>
     <w:rsid w:val="000B7EA0"/>
     <w:rsid w:val="000C1FAE"/>
     <w:rsid w:val="000C799F"/>
     <w:rsid w:val="000D701A"/>
     <w:rsid w:val="000E0542"/>
     <w:rsid w:val="000E386F"/>
     <w:rsid w:val="000E6790"/>
     <w:rsid w:val="000F4D94"/>
+    <w:rsid w:val="000F5D28"/>
     <w:rsid w:val="00105EC8"/>
     <w:rsid w:val="00144880"/>
     <w:rsid w:val="00171D78"/>
     <w:rsid w:val="0017419C"/>
     <w:rsid w:val="00183CE4"/>
     <w:rsid w:val="001905C6"/>
     <w:rsid w:val="00195358"/>
     <w:rsid w:val="001B1FC1"/>
     <w:rsid w:val="001C10D9"/>
     <w:rsid w:val="001D6DA7"/>
     <w:rsid w:val="001D7257"/>
     <w:rsid w:val="001D7846"/>
     <w:rsid w:val="001E0895"/>
     <w:rsid w:val="001F1537"/>
     <w:rsid w:val="00222006"/>
     <w:rsid w:val="00236D9C"/>
     <w:rsid w:val="00245934"/>
     <w:rsid w:val="00256FD8"/>
     <w:rsid w:val="002841AD"/>
     <w:rsid w:val="00284D6F"/>
     <w:rsid w:val="00296686"/>
     <w:rsid w:val="002B397B"/>
     <w:rsid w:val="002D2581"/>
     <w:rsid w:val="002D679C"/>
     <w:rsid w:val="002E0373"/>
@@ -4852,93 +4804,96 @@
     <w:rsid w:val="00347BCF"/>
     <w:rsid w:val="0035656B"/>
     <w:rsid w:val="00365E5D"/>
     <w:rsid w:val="00366130"/>
     <w:rsid w:val="00367135"/>
     <w:rsid w:val="00371472"/>
     <w:rsid w:val="00372721"/>
     <w:rsid w:val="00381C4A"/>
     <w:rsid w:val="003821B4"/>
     <w:rsid w:val="00390686"/>
     <w:rsid w:val="00396A44"/>
     <w:rsid w:val="003A2CCC"/>
     <w:rsid w:val="003C6D60"/>
     <w:rsid w:val="003C7CC1"/>
     <w:rsid w:val="003E2408"/>
     <w:rsid w:val="004045B8"/>
     <w:rsid w:val="004142CE"/>
     <w:rsid w:val="004142D5"/>
     <w:rsid w:val="0043018F"/>
     <w:rsid w:val="004338F9"/>
     <w:rsid w:val="00434ED3"/>
     <w:rsid w:val="004366D2"/>
     <w:rsid w:val="00442358"/>
     <w:rsid w:val="0044726E"/>
     <w:rsid w:val="00461942"/>
+    <w:rsid w:val="0047459A"/>
     <w:rsid w:val="0047589D"/>
+    <w:rsid w:val="00497BF8"/>
     <w:rsid w:val="004A46A1"/>
     <w:rsid w:val="004A4868"/>
     <w:rsid w:val="004A64CD"/>
     <w:rsid w:val="004A6CAC"/>
     <w:rsid w:val="004B01A3"/>
     <w:rsid w:val="004E633E"/>
     <w:rsid w:val="004F6324"/>
     <w:rsid w:val="004F7944"/>
     <w:rsid w:val="00564EBA"/>
     <w:rsid w:val="005713A6"/>
     <w:rsid w:val="005925B0"/>
     <w:rsid w:val="005B2501"/>
     <w:rsid w:val="005B7C3B"/>
     <w:rsid w:val="005D1D51"/>
     <w:rsid w:val="005F0EF3"/>
     <w:rsid w:val="006032AD"/>
     <w:rsid w:val="006355BA"/>
     <w:rsid w:val="00642CE5"/>
     <w:rsid w:val="006535BC"/>
     <w:rsid w:val="00661114"/>
     <w:rsid w:val="00667A64"/>
     <w:rsid w:val="006740DB"/>
     <w:rsid w:val="0068227F"/>
     <w:rsid w:val="00682C66"/>
     <w:rsid w:val="006A23AA"/>
     <w:rsid w:val="006C7934"/>
     <w:rsid w:val="006E399C"/>
     <w:rsid w:val="006E77C0"/>
     <w:rsid w:val="00707F27"/>
     <w:rsid w:val="007106B1"/>
     <w:rsid w:val="0072431A"/>
     <w:rsid w:val="00726480"/>
     <w:rsid w:val="00734E90"/>
     <w:rsid w:val="007552E5"/>
     <w:rsid w:val="00763BD0"/>
     <w:rsid w:val="0077775D"/>
     <w:rsid w:val="00781915"/>
     <w:rsid w:val="0078782B"/>
     <w:rsid w:val="00797658"/>
     <w:rsid w:val="007A2D11"/>
     <w:rsid w:val="007A5DD3"/>
     <w:rsid w:val="007D1ABE"/>
+    <w:rsid w:val="007D2DBF"/>
     <w:rsid w:val="007D5890"/>
     <w:rsid w:val="007D7E56"/>
     <w:rsid w:val="007F7EEE"/>
     <w:rsid w:val="008100A4"/>
     <w:rsid w:val="008212F7"/>
     <w:rsid w:val="008256C2"/>
     <w:rsid w:val="0085030A"/>
     <w:rsid w:val="00851881"/>
     <w:rsid w:val="00857BEC"/>
     <w:rsid w:val="00875780"/>
     <w:rsid w:val="00884CFD"/>
     <w:rsid w:val="008865A0"/>
     <w:rsid w:val="00892EF7"/>
     <w:rsid w:val="0089537E"/>
     <w:rsid w:val="008A6F06"/>
     <w:rsid w:val="008A6F67"/>
     <w:rsid w:val="008B35E3"/>
     <w:rsid w:val="008C284D"/>
     <w:rsid w:val="008C7188"/>
     <w:rsid w:val="008D06FA"/>
     <w:rsid w:val="008D12FC"/>
     <w:rsid w:val="008D1CEC"/>
     <w:rsid w:val="008D39B3"/>
     <w:rsid w:val="008F375D"/>
     <w:rsid w:val="008F72DA"/>
@@ -4965,104 +4920,110 @@
     <w:rsid w:val="00A172F4"/>
     <w:rsid w:val="00A352F4"/>
     <w:rsid w:val="00A43962"/>
     <w:rsid w:val="00A475D7"/>
     <w:rsid w:val="00A5203E"/>
     <w:rsid w:val="00A6628F"/>
     <w:rsid w:val="00A911DA"/>
     <w:rsid w:val="00A9215C"/>
     <w:rsid w:val="00AC332C"/>
     <w:rsid w:val="00AD7E87"/>
     <w:rsid w:val="00AE1C8A"/>
     <w:rsid w:val="00AE274A"/>
     <w:rsid w:val="00AE4ACA"/>
     <w:rsid w:val="00AE623E"/>
     <w:rsid w:val="00AF3447"/>
     <w:rsid w:val="00AF4688"/>
     <w:rsid w:val="00B008F6"/>
     <w:rsid w:val="00B14E19"/>
     <w:rsid w:val="00B24313"/>
     <w:rsid w:val="00B259C4"/>
     <w:rsid w:val="00B30223"/>
     <w:rsid w:val="00B32195"/>
     <w:rsid w:val="00B3322D"/>
     <w:rsid w:val="00B34352"/>
     <w:rsid w:val="00B47C2E"/>
+    <w:rsid w:val="00B566EA"/>
     <w:rsid w:val="00B601B8"/>
     <w:rsid w:val="00B66E25"/>
     <w:rsid w:val="00B777C4"/>
     <w:rsid w:val="00B80354"/>
     <w:rsid w:val="00B84C0D"/>
     <w:rsid w:val="00B906BB"/>
     <w:rsid w:val="00B93340"/>
     <w:rsid w:val="00B936C6"/>
     <w:rsid w:val="00BA3C97"/>
+    <w:rsid w:val="00BC6065"/>
+    <w:rsid w:val="00BD0756"/>
     <w:rsid w:val="00BD5107"/>
     <w:rsid w:val="00BE1E02"/>
     <w:rsid w:val="00BE2678"/>
     <w:rsid w:val="00BE481B"/>
     <w:rsid w:val="00BF35F5"/>
     <w:rsid w:val="00C03177"/>
     <w:rsid w:val="00C0365C"/>
     <w:rsid w:val="00C142F5"/>
+    <w:rsid w:val="00C144A9"/>
     <w:rsid w:val="00C320FC"/>
     <w:rsid w:val="00C41569"/>
     <w:rsid w:val="00C46AE8"/>
     <w:rsid w:val="00C647CD"/>
     <w:rsid w:val="00C763CC"/>
     <w:rsid w:val="00C81089"/>
     <w:rsid w:val="00CB2544"/>
     <w:rsid w:val="00CD0506"/>
     <w:rsid w:val="00CD0660"/>
     <w:rsid w:val="00CD5F32"/>
     <w:rsid w:val="00CF2A6D"/>
     <w:rsid w:val="00CF7327"/>
+    <w:rsid w:val="00D0075D"/>
     <w:rsid w:val="00D130F6"/>
     <w:rsid w:val="00D21C2D"/>
     <w:rsid w:val="00D24D52"/>
     <w:rsid w:val="00D31827"/>
     <w:rsid w:val="00D45200"/>
     <w:rsid w:val="00D57050"/>
     <w:rsid w:val="00D62BE9"/>
     <w:rsid w:val="00D62EDC"/>
     <w:rsid w:val="00D66F15"/>
     <w:rsid w:val="00D77499"/>
     <w:rsid w:val="00D86AE4"/>
     <w:rsid w:val="00D974F0"/>
     <w:rsid w:val="00DB02ED"/>
     <w:rsid w:val="00DC67E5"/>
     <w:rsid w:val="00DD2F51"/>
     <w:rsid w:val="00DD3EEF"/>
     <w:rsid w:val="00DD611F"/>
     <w:rsid w:val="00DE156E"/>
     <w:rsid w:val="00DE3246"/>
     <w:rsid w:val="00DE7EE1"/>
     <w:rsid w:val="00DF176F"/>
     <w:rsid w:val="00DF5CA8"/>
     <w:rsid w:val="00E005A7"/>
     <w:rsid w:val="00E01233"/>
     <w:rsid w:val="00E1280A"/>
+    <w:rsid w:val="00E132AB"/>
     <w:rsid w:val="00E17824"/>
     <w:rsid w:val="00E442A8"/>
     <w:rsid w:val="00E502DB"/>
     <w:rsid w:val="00E523D3"/>
     <w:rsid w:val="00E532FA"/>
     <w:rsid w:val="00E5725B"/>
     <w:rsid w:val="00E73E37"/>
     <w:rsid w:val="00E7663B"/>
     <w:rsid w:val="00E85F6B"/>
     <w:rsid w:val="00E91D68"/>
     <w:rsid w:val="00E952BC"/>
     <w:rsid w:val="00E96E38"/>
     <w:rsid w:val="00EB4903"/>
     <w:rsid w:val="00EB4B19"/>
     <w:rsid w:val="00EB5770"/>
     <w:rsid w:val="00EC1D82"/>
     <w:rsid w:val="00EC22D2"/>
     <w:rsid w:val="00EC651D"/>
     <w:rsid w:val="00ED45CE"/>
     <w:rsid w:val="00ED4D1B"/>
     <w:rsid w:val="00EE00F9"/>
     <w:rsid w:val="00EF0B30"/>
     <w:rsid w:val="00EF1DF3"/>
     <w:rsid w:val="00EF3D3D"/>
     <w:rsid w:val="00EF5A6B"/>
@@ -6063,60 +6024,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BFCEEF-60A4-4CAA-90F2-753935E2B6AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1533</Words>
-  <Characters>2577</Characters>
+  <Words>1663</Words>
+  <Characters>2447</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4050</CharactersWithSpaces>
+  <CharactersWithSpaces>4042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LENOVO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiZTdmYmM3ZDRmYjg3ZGQ2NjZiMTJjOTFlNjhjYzkxMTgifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.20305</vt:lpwstr>
   </property>